--- v0 (2026-03-16)
+++ v1 (2026-05-15)
@@ -496,51 +496,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AG5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15" bestFit="true" customWidth="true" style="0"/>
@@ -711,50 +711,161 @@
       </c>
       <c r="S2" t="s">
         <v>43</v>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2">
         <v>0.8</v>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2" t="s">
         <v>44</v>
       </c>
       <c r="AF2" t="s">
         <v>45</v>
       </c>
       <c r="AG2"/>
     </row>
+    <row r="3" spans="1:33">
+      <c r="A3">
+        <v>6</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4">
+        <v>5</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>