--- v1 (2026-05-15)
+++ v2 (2026-07-14)
@@ -642,228 +642,228 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="B2"/>
       <c r="C2"/>
-      <c r="D2" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
-[...10 lines deleted...]
-      </c>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
-[...1 lines deleted...]
-      </c>
+      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AE2"/>
+      <c r="AF2"/>
       <c r="AG2"/>
     </row>
     <row r="3" spans="1:33">
       <c r="A3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
     </row>
     <row r="4" spans="1:33">
       <c r="A4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>1</v>
+      </c>
+      <c r="B5" t="s">
+        <v>33</v>
+      </c>
       <c r="C5"/>
-      <c r="D5"/>
-[...2 lines deleted...]
-      <c r="G5"/>
+      <c r="D5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" t="s">
+        <v>36</v>
+      </c>
+      <c r="G5" t="s">
+        <v>37</v>
+      </c>
       <c r="H5"/>
-      <c r="I5"/>
-[...2 lines deleted...]
-      <c r="L5"/>
+      <c r="I5">
+        <v>0</v>
+      </c>
+      <c r="J5">
+        <v>120.0</v>
+      </c>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>39</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5"/>
-[...3 lines deleted...]
-      <c r="S5"/>
+      <c r="O5" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5">
+        <v>0.5</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>41</v>
+      </c>
+      <c r="R5" t="s">
+        <v>42</v>
+      </c>
+      <c r="S5" t="s">
+        <v>43</v>
+      </c>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5"/>
+      <c r="AB5">
+        <v>0.8</v>
+      </c>
       <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5"/>
-      <c r="AF5"/>
+      <c r="AE5" t="s">
+        <v>44</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>45</v>
+      </c>
       <c r="AG5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">